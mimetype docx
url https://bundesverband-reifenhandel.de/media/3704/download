--- v0 (2026-06-09)
+++ v1 (2026-08-30)
@@ -978,100 +978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="703C7DC8" w14:textId="77777777" w:rsidR="00BC3053" w:rsidRDefault="00BC3053" w:rsidP="00BC3053">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6144F600" w14:textId="77777777" w:rsidR="00BC3053" w:rsidRPr="00BC3053" w:rsidRDefault="00BC3053" w:rsidP="00BC3053">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="707E7D09" w14:textId="4CAF0C56" w:rsidR="00EE69E2" w:rsidRPr="00BC3053" w:rsidRDefault="00946BF5" w:rsidP="00BC3053">
+    <w:p w14:paraId="707E7D09" w14:textId="03937484" w:rsidR="00EE69E2" w:rsidRPr="00BC3053" w:rsidRDefault="00946BF5" w:rsidP="00BC3053">
       <w:pPr>
         <w:pStyle w:val="BRVFliesstext"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die operative Führung des </w:t>
       </w:r>
       <w:r w:rsidR="00347702" w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fachverbandes für Reifenhandel und -handwerk</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> liegt </w:t>
       </w:r>
       <w:r w:rsidR="007A41C1" w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bei den </w:t>
       </w:r>
       <w:r w:rsidR="00144249" w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">beiden </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">unbefristet </w:t>
       </w:r>
       <w:r w:rsidR="007A41C1" w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hauptamtlich beschäftigten Geschäftsführern Yorick M. Lowin</w:t>
       </w:r>
       <w:r w:rsidR="00144249" w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Michael Schwämmlein (GF Technik).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0BB2BC" w14:textId="77777777" w:rsidR="000F1278" w:rsidRDefault="000F1278" w:rsidP="00A11D4B">
       <w:pPr>
         <w:pStyle w:val="BRVFliesstext"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1107,51 +1100,51 @@
       <w:r w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F0F61" w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Download </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="006F0F61" w:rsidRPr="00E10B08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>hier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C36CF7F" w14:textId="08FE9EE3" w:rsidR="004E14F9" w:rsidRPr="008D6601" w:rsidRDefault="004E14F9" w:rsidP="008D6601">
+    <w:p w14:paraId="0C36CF7F" w14:textId="3B08F03E" w:rsidR="004E14F9" w:rsidRPr="008D6601" w:rsidRDefault="004E14F9" w:rsidP="008D6601">
       <w:pPr>
         <w:pStyle w:val="BRVFliesstext"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6601">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BU:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC3053">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A1A63">
@@ -1179,100 +1172,128 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001712FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Goran Zubanovic</w:t>
       </w:r>
       <w:r w:rsidR="00983E15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F36BBB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Michael Ludwig (Vorstandsbeisitze</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00214A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Thomas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36BBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ludwig (Vorstandsbeisitze</w:t>
       </w:r>
       <w:r w:rsidR="008351C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nde</w:t>
       </w:r>
       <w:r w:rsidR="00F36BBB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Roland Richter (stv. Vorsitzender), </w:t>
       </w:r>
       <w:r w:rsidR="008351C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rolf Körbler, Juliane Pinke (</w:t>
       </w:r>
       <w:r w:rsidR="00983E15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">beide </w:t>
       </w:r>
       <w:r w:rsidR="008351C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beisitzende), Stephan Helm (Vorsitzender), </w:t>
       </w:r>
       <w:r w:rsidR="00A6152B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yorick M. Lowin (BRV-Geschäftsführer), </w:t>
       </w:r>
       <w:r w:rsidR="006431A5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bettina Jens, Marc Johann, Nikolaus Ehrler (Beisitzende) und Michael Schwämmlein (BRV-Geschäftsführer </w:t>
+        <w:t xml:space="preserve">Bettina Jens, Marc Johann, Nikolaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00187609">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. </w:t>
+      </w:r>
+      <w:r w:rsidR="006431A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ehrler (Beisitzende) und Michael Schwämmlein (BRV-Geschäftsführer </w:t>
       </w:r>
       <w:r w:rsidR="008D6601">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Technik</w:t>
       </w:r>
       <w:r w:rsidR="00983E15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008D6601" w:rsidRPr="008D6601">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE78467" w14:textId="65420674" w:rsidR="00BA3FB8" w:rsidRPr="00BC3053" w:rsidRDefault="00BA3FB8" w:rsidP="00A11D4B">
       <w:pPr>
@@ -1356,58 +1377,58 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, +49 2232 154674</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00854CCE" w:rsidRPr="00BC3053" w:rsidSect="00364BAC">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="2268" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DA92DEC" w14:textId="77777777" w:rsidR="00EC6853" w:rsidRDefault="00EC6853" w:rsidP="00A505F1">
+    <w:p w14:paraId="464E1FFD" w14:textId="77777777" w:rsidR="00817772" w:rsidRDefault="00817772" w:rsidP="00A505F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76A4ABA8" w14:textId="77777777" w:rsidR="00EC6853" w:rsidRDefault="00EC6853" w:rsidP="00A505F1">
+    <w:p w14:paraId="07EAF83C" w14:textId="77777777" w:rsidR="00817772" w:rsidRDefault="00817772" w:rsidP="00A505F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2581,58 +2602,58 @@
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00D51448">
                       <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidRPr="007E4EDA">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="017B3B74" w14:textId="77777777" w:rsidR="00EC6853" w:rsidRDefault="00EC6853" w:rsidP="00A505F1">
+    <w:p w14:paraId="31F8D52D" w14:textId="77777777" w:rsidR="00817772" w:rsidRDefault="00817772" w:rsidP="00A505F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13AEC806" w14:textId="77777777" w:rsidR="00EC6853" w:rsidRDefault="00EC6853" w:rsidP="00A505F1">
+    <w:p w14:paraId="34F84868" w14:textId="77777777" w:rsidR="00817772" w:rsidRDefault="00817772" w:rsidP="00A505F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C0781A8" w14:textId="05C74070" w:rsidR="001F416D" w:rsidRDefault="001F416D" w:rsidP="00782095">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="775BD619" wp14:editId="7BA04C5E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5137150</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>48260</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="806450" cy="806450"/>
@@ -3778,51 +3799,51 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="196820062">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="666438724">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1518345919">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="218902326">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1869948487">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="179273071">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -3877,80 +3898,82 @@
     <w:rsid w:val="000D2EE2"/>
     <w:rsid w:val="000E7B9C"/>
     <w:rsid w:val="000F1278"/>
     <w:rsid w:val="000F6C97"/>
     <w:rsid w:val="0010717F"/>
     <w:rsid w:val="00111CD1"/>
     <w:rsid w:val="001132FA"/>
     <w:rsid w:val="00117C48"/>
     <w:rsid w:val="00121DE5"/>
     <w:rsid w:val="0013109C"/>
     <w:rsid w:val="0014243A"/>
     <w:rsid w:val="00144249"/>
     <w:rsid w:val="0015146F"/>
     <w:rsid w:val="00152304"/>
     <w:rsid w:val="00153790"/>
     <w:rsid w:val="00153C41"/>
     <w:rsid w:val="001601CD"/>
     <w:rsid w:val="001632FB"/>
     <w:rsid w:val="00165910"/>
     <w:rsid w:val="00166C1C"/>
     <w:rsid w:val="00167701"/>
     <w:rsid w:val="001712FC"/>
     <w:rsid w:val="001803D4"/>
     <w:rsid w:val="00181E26"/>
     <w:rsid w:val="00182F41"/>
+    <w:rsid w:val="00187609"/>
     <w:rsid w:val="00187683"/>
     <w:rsid w:val="00190391"/>
     <w:rsid w:val="00190BCA"/>
     <w:rsid w:val="00190D3F"/>
     <w:rsid w:val="001A2556"/>
     <w:rsid w:val="001A6DA3"/>
     <w:rsid w:val="001B0A0C"/>
     <w:rsid w:val="001B4066"/>
     <w:rsid w:val="001B5B45"/>
     <w:rsid w:val="001C2695"/>
     <w:rsid w:val="001C4070"/>
     <w:rsid w:val="001C491F"/>
     <w:rsid w:val="001D0832"/>
     <w:rsid w:val="001D1827"/>
     <w:rsid w:val="001D32A6"/>
     <w:rsid w:val="001D3547"/>
     <w:rsid w:val="001D4DA7"/>
     <w:rsid w:val="001E0C48"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E150D"/>
     <w:rsid w:val="001E6130"/>
     <w:rsid w:val="001E77C5"/>
     <w:rsid w:val="001F0A25"/>
     <w:rsid w:val="001F1E35"/>
     <w:rsid w:val="001F2C41"/>
     <w:rsid w:val="001F416D"/>
     <w:rsid w:val="001F44E8"/>
     <w:rsid w:val="001F5FAD"/>
     <w:rsid w:val="001F7108"/>
     <w:rsid w:val="0020503A"/>
+    <w:rsid w:val="00214A5A"/>
     <w:rsid w:val="00220A8A"/>
     <w:rsid w:val="002214C8"/>
     <w:rsid w:val="00221C07"/>
     <w:rsid w:val="002235A8"/>
     <w:rsid w:val="00224C89"/>
     <w:rsid w:val="002302B9"/>
     <w:rsid w:val="002305F7"/>
     <w:rsid w:val="00234A33"/>
     <w:rsid w:val="00234B3B"/>
     <w:rsid w:val="002419B1"/>
     <w:rsid w:val="0024382C"/>
     <w:rsid w:val="00244A56"/>
     <w:rsid w:val="00244F1A"/>
     <w:rsid w:val="00250256"/>
     <w:rsid w:val="0025220D"/>
     <w:rsid w:val="002552F7"/>
     <w:rsid w:val="00255B4E"/>
     <w:rsid w:val="00264ABD"/>
     <w:rsid w:val="00265F26"/>
     <w:rsid w:val="0026654E"/>
     <w:rsid w:val="00270942"/>
     <w:rsid w:val="00273954"/>
     <w:rsid w:val="00277DB4"/>
     <w:rsid w:val="00280D81"/>
     <w:rsid w:val="00291585"/>
@@ -4232,50 +4255,51 @@
     <w:rsid w:val="007B3E99"/>
     <w:rsid w:val="007B69DE"/>
     <w:rsid w:val="007B750C"/>
     <w:rsid w:val="007C1EC0"/>
     <w:rsid w:val="007C4DA6"/>
     <w:rsid w:val="007C5EC7"/>
     <w:rsid w:val="007D0D6C"/>
     <w:rsid w:val="007D3833"/>
     <w:rsid w:val="007D44A1"/>
     <w:rsid w:val="007D6DEE"/>
     <w:rsid w:val="007E09FD"/>
     <w:rsid w:val="007E2451"/>
     <w:rsid w:val="007E4EDA"/>
     <w:rsid w:val="007E5507"/>
     <w:rsid w:val="007F0E20"/>
     <w:rsid w:val="007F385F"/>
     <w:rsid w:val="007F53B4"/>
     <w:rsid w:val="007F748C"/>
     <w:rsid w:val="00800AE4"/>
     <w:rsid w:val="0080498F"/>
     <w:rsid w:val="00804CA3"/>
     <w:rsid w:val="00811314"/>
     <w:rsid w:val="008135B8"/>
     <w:rsid w:val="0081478F"/>
     <w:rsid w:val="0081726C"/>
+    <w:rsid w:val="00817772"/>
     <w:rsid w:val="00821F44"/>
     <w:rsid w:val="00823CC5"/>
     <w:rsid w:val="008249C8"/>
     <w:rsid w:val="00831C24"/>
     <w:rsid w:val="0083361E"/>
     <w:rsid w:val="00834C0F"/>
     <w:rsid w:val="008351C0"/>
     <w:rsid w:val="008371FE"/>
     <w:rsid w:val="00837373"/>
     <w:rsid w:val="00837553"/>
     <w:rsid w:val="00840779"/>
     <w:rsid w:val="008410B3"/>
     <w:rsid w:val="00841A33"/>
     <w:rsid w:val="00841AC3"/>
     <w:rsid w:val="00841ECD"/>
     <w:rsid w:val="00841F8B"/>
     <w:rsid w:val="00845B6A"/>
     <w:rsid w:val="00853485"/>
     <w:rsid w:val="00854CCE"/>
     <w:rsid w:val="00857E9D"/>
     <w:rsid w:val="00861BF4"/>
     <w:rsid w:val="008663DC"/>
     <w:rsid w:val="0087308C"/>
     <w:rsid w:val="00873633"/>
     <w:rsid w:val="00874184"/>
@@ -4395,78 +4419,80 @@
     <w:rsid w:val="00AA1E71"/>
     <w:rsid w:val="00AB07B6"/>
     <w:rsid w:val="00AB10BB"/>
     <w:rsid w:val="00AB5BB4"/>
     <w:rsid w:val="00AB7FD5"/>
     <w:rsid w:val="00AC1E56"/>
     <w:rsid w:val="00AC6C30"/>
     <w:rsid w:val="00AC71DE"/>
     <w:rsid w:val="00AC750E"/>
     <w:rsid w:val="00AD0C21"/>
     <w:rsid w:val="00AD0D1D"/>
     <w:rsid w:val="00AD5AF2"/>
     <w:rsid w:val="00AD710D"/>
     <w:rsid w:val="00AD7C6F"/>
     <w:rsid w:val="00AE1516"/>
     <w:rsid w:val="00AF0389"/>
     <w:rsid w:val="00AF1327"/>
     <w:rsid w:val="00AF258F"/>
     <w:rsid w:val="00AF3142"/>
     <w:rsid w:val="00AF3BEB"/>
     <w:rsid w:val="00AF415B"/>
     <w:rsid w:val="00AF6D42"/>
     <w:rsid w:val="00AF70C2"/>
     <w:rsid w:val="00B03FA2"/>
     <w:rsid w:val="00B04E65"/>
+    <w:rsid w:val="00B05110"/>
     <w:rsid w:val="00B06566"/>
     <w:rsid w:val="00B07B18"/>
     <w:rsid w:val="00B15373"/>
     <w:rsid w:val="00B15668"/>
     <w:rsid w:val="00B214D2"/>
     <w:rsid w:val="00B21B29"/>
     <w:rsid w:val="00B241D8"/>
     <w:rsid w:val="00B25711"/>
     <w:rsid w:val="00B272B7"/>
     <w:rsid w:val="00B37175"/>
     <w:rsid w:val="00B40696"/>
     <w:rsid w:val="00B40FE8"/>
     <w:rsid w:val="00B41B10"/>
     <w:rsid w:val="00B431FD"/>
     <w:rsid w:val="00B44FB9"/>
     <w:rsid w:val="00B521C2"/>
     <w:rsid w:val="00B55A4D"/>
     <w:rsid w:val="00B55A7F"/>
     <w:rsid w:val="00B568FB"/>
     <w:rsid w:val="00B573B5"/>
     <w:rsid w:val="00B63F3B"/>
     <w:rsid w:val="00B6590D"/>
     <w:rsid w:val="00B70D37"/>
     <w:rsid w:val="00B715F0"/>
     <w:rsid w:val="00B72D11"/>
     <w:rsid w:val="00B75987"/>
     <w:rsid w:val="00B761CA"/>
     <w:rsid w:val="00B77CE9"/>
+    <w:rsid w:val="00B8009F"/>
     <w:rsid w:val="00B84E56"/>
     <w:rsid w:val="00B87091"/>
     <w:rsid w:val="00B90088"/>
     <w:rsid w:val="00B91F0C"/>
     <w:rsid w:val="00B937A9"/>
     <w:rsid w:val="00B946D4"/>
     <w:rsid w:val="00B94B22"/>
     <w:rsid w:val="00B97F01"/>
     <w:rsid w:val="00B97F53"/>
     <w:rsid w:val="00BA069F"/>
     <w:rsid w:val="00BA1215"/>
     <w:rsid w:val="00BA3FB8"/>
     <w:rsid w:val="00BA4ABE"/>
     <w:rsid w:val="00BA62A6"/>
     <w:rsid w:val="00BB09D4"/>
     <w:rsid w:val="00BB0A77"/>
     <w:rsid w:val="00BC3053"/>
     <w:rsid w:val="00BC4091"/>
     <w:rsid w:val="00BC5DA8"/>
     <w:rsid w:val="00BC6D61"/>
     <w:rsid w:val="00BC7516"/>
     <w:rsid w:val="00BD0068"/>
     <w:rsid w:val="00BD10EE"/>
     <w:rsid w:val="00BD3A01"/>
     <w:rsid w:val="00BE06E5"/>
@@ -4551,50 +4577,51 @@
     <w:rsid w:val="00D71F51"/>
     <w:rsid w:val="00D7216C"/>
     <w:rsid w:val="00D76E2E"/>
     <w:rsid w:val="00D76FB2"/>
     <w:rsid w:val="00D81BDF"/>
     <w:rsid w:val="00D8346C"/>
     <w:rsid w:val="00D84150"/>
     <w:rsid w:val="00DA2916"/>
     <w:rsid w:val="00DA3784"/>
     <w:rsid w:val="00DA4D2C"/>
     <w:rsid w:val="00DA776C"/>
     <w:rsid w:val="00DB08F1"/>
     <w:rsid w:val="00DB126F"/>
     <w:rsid w:val="00DB79D9"/>
     <w:rsid w:val="00DC2451"/>
     <w:rsid w:val="00DC3CA0"/>
     <w:rsid w:val="00DC4540"/>
     <w:rsid w:val="00DC488B"/>
     <w:rsid w:val="00DC553F"/>
     <w:rsid w:val="00DD3D37"/>
     <w:rsid w:val="00DD4126"/>
     <w:rsid w:val="00DD4A0A"/>
     <w:rsid w:val="00DD505F"/>
     <w:rsid w:val="00DD6777"/>
     <w:rsid w:val="00DD765D"/>
+    <w:rsid w:val="00DE3868"/>
     <w:rsid w:val="00DE410F"/>
     <w:rsid w:val="00DF0DB0"/>
     <w:rsid w:val="00DF208C"/>
     <w:rsid w:val="00E024FB"/>
     <w:rsid w:val="00E05625"/>
     <w:rsid w:val="00E101BC"/>
     <w:rsid w:val="00E10B08"/>
     <w:rsid w:val="00E133DA"/>
     <w:rsid w:val="00E23F78"/>
     <w:rsid w:val="00E24BEE"/>
     <w:rsid w:val="00E25A02"/>
     <w:rsid w:val="00E3141B"/>
     <w:rsid w:val="00E318EC"/>
     <w:rsid w:val="00E31B08"/>
     <w:rsid w:val="00E417FD"/>
     <w:rsid w:val="00E463E1"/>
     <w:rsid w:val="00E53668"/>
     <w:rsid w:val="00E5464B"/>
     <w:rsid w:val="00E641AE"/>
     <w:rsid w:val="00E67133"/>
     <w:rsid w:val="00E7292E"/>
     <w:rsid w:val="00E73D60"/>
     <w:rsid w:val="00E75141"/>
     <w:rsid w:val="00E758C7"/>
     <w:rsid w:val="00E761D9"/>
@@ -5896,59 +5923,63 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008E37A067AA0506469315BB373EB1AF17" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d4edd5104813e443cf1afd92d5aa1218">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5afe62fc-4427-429e-b399-ba8dbf23721c" xmlns:ns3="0f4379a8-7db3-499f-945b-17c10b254a3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e600af7a9fea8926352a8861c3189daa" ns2:_="" ns3:_="">
     <xsd:import namespace="5afe62fc-4427-429e-b399-ba8dbf23721c"/>
     <xsd:import namespace="0f4379a8-7db3-499f-945b-17c10b254a3b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -6159,141 +6190,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5afe62fc-4427-429e-b399-ba8dbf23721c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0f4379a8-7db3-499f-945b-17c10b254a3b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{992ABF48-ACE3-46C3-8DB8-89FDAB3BA607}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF2D0491-40ED-4DAE-8A72-BD0F1107F12B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9486E135-7ACC-44D6-948C-46CD7A43ADEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5afe62fc-4427-429e-b399-ba8dbf23721c"/>
     <ds:schemaRef ds:uri="0f4379a8-7db3-499f-945b-17c10b254a3b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F540679B-FD49-4F78-BA56-0420C6C11662}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5afe62fc-4427-429e-b399-ba8dbf23721c"/>
     <ds:schemaRef ds:uri="0f4379a8-7db3-499f-945b-17c10b254a3b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>377</Words>
-  <Characters>2379</Characters>
+  <Words>376</Words>
+  <Characters>2370</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2751</CharactersWithSpaces>
+  <CharactersWithSpaces>2741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>xxx xxxxxx</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008E37A067AA0506469315BB373EB1AF17</vt:lpwstr>